--- v0 (2025-10-10)
+++ v1 (2026-06-22)
@@ -8,51 +8,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/theme/themeOverride1.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6BF436D5" w14:textId="77777777" w:rsidR="001D60D7" w:rsidRDefault="001D60D7" w:rsidP="001D60D7">
       <w:pPr>
         <w:pStyle w:val="IEEETitle"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Author’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00300744">
         <w:t>Instructions</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for the </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>IEEE Aerospace Conference</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1610" w:type="dxa"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
@@ -281,101 +281,101 @@
           <w:cols w:num="2" w:space="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DF080E6" w14:textId="77777777" w:rsidR="001D60D7" w:rsidRDefault="001D60D7" w:rsidP="001D60D7">
       <w:pPr>
         <w:pStyle w:val="ieeenormal"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:sectPr w:rsidR="001D60D7" w:rsidSect="001D60D7">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
             <w:numRestart w:val="eachSect"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="576" w:right="720" w:bottom="432" w:left="1008" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="2" w:space="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="404B1103" w14:textId="48981241" w:rsidR="001D60D7" w:rsidRDefault="001D60D7" w:rsidP="001D60D7">
+    <w:p w14:paraId="404B1103" w14:textId="0D53526D" w:rsidR="001D60D7" w:rsidRDefault="001D60D7" w:rsidP="001D60D7">
       <w:pPr>
         <w:pStyle w:val="ieeenormal"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9645F">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:r w:rsidRPr="00D9645F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">This paper describes the </w:t>
       </w:r>
       <w:r w:rsidRPr="00D9645F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">format, submission procedures, and presentation guidelines for papers submitted to the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00142AA6">
+      <w:r w:rsidR="007160D1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00D9645F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> IEEE Aerospace Conference.  The paper itself can be used as a template.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A Summary of </w:t>
       </w:r>
       <w:r w:rsidRPr="00D9645F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Format </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -473,923 +473,923 @@
         <w:r w:rsidR="00D16ECC">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00D16ECC">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00D16ECC">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="00D16ECC">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0739D8A4" w14:textId="55F19279" w:rsidR="00D16ECC" w:rsidRDefault="0034650F">
+    <w:p w14:paraId="0739D8A4" w14:textId="55F19279" w:rsidR="00D16ECC" w:rsidRDefault="00D16ECC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc195176159" w:history="1">
-        <w:r w:rsidR="00D16ECC" w:rsidRPr="00C47BB1">
+        <w:r w:rsidRPr="00C47BB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2. Responsible Use of AI</w:t>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195176159 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5138C340" w14:textId="51F02017" w:rsidR="00D16ECC" w:rsidRDefault="0034650F">
+    <w:p w14:paraId="5138C340" w14:textId="51F02017" w:rsidR="00D16ECC" w:rsidRDefault="00D16ECC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc195176160" w:history="1">
-        <w:r w:rsidR="00D16ECC" w:rsidRPr="00C47BB1">
+        <w:r w:rsidRPr="00C47BB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>3. Paper Organization</w:t>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195176160 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="09A74685" w14:textId="574BD907" w:rsidR="00D16ECC" w:rsidRDefault="0034650F">
+    <w:p w14:paraId="09A74685" w14:textId="574BD907" w:rsidR="00D16ECC" w:rsidRDefault="00D16ECC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc195176161" w:history="1">
-        <w:r w:rsidR="00D16ECC" w:rsidRPr="00C47BB1">
+        <w:r w:rsidRPr="00C47BB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>4. Manuscript Style</w:t>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195176161 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="71490EBE" w14:textId="6FBDF3E4" w:rsidR="00D16ECC" w:rsidRDefault="0034650F">
+    <w:p w14:paraId="71490EBE" w14:textId="6FBDF3E4" w:rsidR="00D16ECC" w:rsidRDefault="00D16ECC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc195176162" w:history="1">
-        <w:r w:rsidR="00D16ECC" w:rsidRPr="00C47BB1">
+        <w:r w:rsidRPr="00C47BB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>5. Paper Submission</w:t>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195176162 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1AC7723B" w14:textId="4117AEE9" w:rsidR="00D16ECC" w:rsidRDefault="0034650F">
+    <w:p w14:paraId="1AC7723B" w14:textId="4117AEE9" w:rsidR="00D16ECC" w:rsidRDefault="00D16ECC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc195176163" w:history="1">
-        <w:r w:rsidR="00D16ECC" w:rsidRPr="00C47BB1">
+        <w:r w:rsidRPr="00C47BB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>6. Presentation at the Conference</w:t>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195176163 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="707607CA" w14:textId="7DD57F3D" w:rsidR="00D16ECC" w:rsidRDefault="0034650F">
+    <w:p w14:paraId="707607CA" w14:textId="7DD57F3D" w:rsidR="00D16ECC" w:rsidRDefault="00D16ECC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc195176164" w:history="1">
-        <w:r w:rsidR="00D16ECC" w:rsidRPr="00C47BB1">
+        <w:r w:rsidRPr="00C47BB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>7. Best Paper Award and Publication</w:t>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195176164 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7B15BFB9" w14:textId="66E1B81D" w:rsidR="00D16ECC" w:rsidRDefault="0034650F">
+    <w:p w14:paraId="7B15BFB9" w14:textId="66E1B81D" w:rsidR="00D16ECC" w:rsidRDefault="00D16ECC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc195176165" w:history="1">
-        <w:r w:rsidR="00D16ECC" w:rsidRPr="00C47BB1">
+        <w:r w:rsidRPr="00C47BB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>8. Summary</w:t>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195176165 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C69196A" w14:textId="37165128" w:rsidR="00D16ECC" w:rsidRDefault="0034650F">
+    <w:p w14:paraId="0C69196A" w14:textId="37165128" w:rsidR="00D16ECC" w:rsidRDefault="00D16ECC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc195176166" w:history="1">
-        <w:r w:rsidR="00D16ECC" w:rsidRPr="00C47BB1">
+        <w:r w:rsidRPr="00C47BB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendices</w:t>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195176166 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3700BF11" w14:textId="63F4BA99" w:rsidR="00D16ECC" w:rsidRDefault="0034650F">
+    <w:p w14:paraId="3700BF11" w14:textId="63F4BA99" w:rsidR="00D16ECC" w:rsidRDefault="00D16ECC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc195176167" w:history="1">
-        <w:r w:rsidR="00D16ECC" w:rsidRPr="00C47BB1">
+        <w:r w:rsidRPr="00C47BB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>A.  More Information</w:t>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195176167 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="32AEB48F" w14:textId="39852336" w:rsidR="00D16ECC" w:rsidRDefault="0034650F">
+    <w:p w14:paraId="32AEB48F" w14:textId="39852336" w:rsidR="00D16ECC" w:rsidRDefault="00D16ECC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc195176168" w:history="1">
-        <w:r w:rsidR="00D16ECC" w:rsidRPr="00C47BB1">
+        <w:r w:rsidRPr="00C47BB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>B.  Summary of Format Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195176168 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7351B36E" w14:textId="1E2D2A32" w:rsidR="00D16ECC" w:rsidRDefault="0034650F">
+    <w:p w14:paraId="7351B36E" w14:textId="1E2D2A32" w:rsidR="00D16ECC" w:rsidRDefault="00D16ECC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc195176169" w:history="1">
-        <w:r w:rsidR="00D16ECC" w:rsidRPr="00C47BB1">
+        <w:r w:rsidRPr="00C47BB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Acknowledgements</w:t>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195176169 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="205D68DE" w14:textId="53F38150" w:rsidR="00D16ECC" w:rsidRDefault="0034650F">
+    <w:p w14:paraId="205D68DE" w14:textId="53F38150" w:rsidR="00D16ECC" w:rsidRDefault="00D16ECC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc195176170" w:history="1">
-        <w:r w:rsidR="00D16ECC" w:rsidRPr="00C47BB1">
+        <w:r w:rsidRPr="00C47BB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>References</w:t>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195176170 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3A8CC153" w14:textId="1443A120" w:rsidR="00D16ECC" w:rsidRDefault="0034650F">
+    <w:p w14:paraId="3A8CC153" w14:textId="1443A120" w:rsidR="00D16ECC" w:rsidRDefault="00D16ECC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc195176171" w:history="1">
-        <w:r w:rsidR="00D16ECC" w:rsidRPr="00C47BB1">
+        <w:r w:rsidRPr="00C47BB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Biography</w:t>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195176171 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7873A8FA" w14:textId="44E15B3A" w:rsidR="001D60D7" w:rsidRDefault="001D60D7" w:rsidP="001D60D7">
       <w:pPr>
         <w:pStyle w:val="ieeehead"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="08267523" w14:textId="77777777" w:rsidR="001D60D7" w:rsidRPr="001D60D7" w:rsidRDefault="001D60D7" w:rsidP="00DD1DAE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc195176158"/>
       <w:r w:rsidRPr="001D60D7">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C47375">
         <w:t>Introduction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="46686BFF" w14:textId="6063368F" w:rsidR="001D60D7" w:rsidRPr="00145400" w:rsidRDefault="001D60D7" w:rsidP="001D60D7">
+    <w:p w14:paraId="46686BFF" w14:textId="6AB97F27" w:rsidR="001D60D7" w:rsidRPr="00145400" w:rsidRDefault="001D60D7" w:rsidP="001D60D7">
       <w:pPr>
         <w:pStyle w:val="ieeenormal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00D7566A">
         <w:t>annual IEEE Aero</w:t>
       </w:r>
       <w:r>
         <w:t>space Conference is a venue for</w:t>
       </w:r>
       <w:r w:rsidRPr="00D7566A">
         <w:t xml:space="preserve"> engineers and scientists to present their work to one another. Please submit a paper only if you or a coauthor are committed to attend and present it personally. </w:t>
       </w:r>
       <w:r w:rsidRPr="00145400">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Papers not presented at the Conference will NOT be published in the 202</w:t>
       </w:r>
-      <w:r w:rsidR="00142AA6">
+      <w:r w:rsidR="007160D1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00145400">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> IEEE Aerospace Conference Proceedings on </w:t>
       </w:r>
       <w:r w:rsidRPr="00145400">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>IEEE Xplore</w:t>
       </w:r>
       <w:r w:rsidRPr="00145400">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F03FCE4" w14:textId="081246D7" w:rsidR="001D60D7" w:rsidRDefault="001D60D7" w:rsidP="004D1BC4">
@@ -1538,60 +1538,60 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="470975D8" w14:textId="77777777" w:rsidR="001D60D7" w:rsidRDefault="001D60D7" w:rsidP="001D60D7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc195176159"/>
       <w:r>
         <w:t>2. Responsible Use of AI</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="49E87FC5" w14:textId="77777777" w:rsidR="00AD2014" w:rsidRPr="00AD2014" w:rsidRDefault="00AD2014" w:rsidP="00AD2014">
       <w:r w:rsidRPr="00AD2014">
         <w:t xml:space="preserve">Per the guidelines from the IEEE, any use of AI in the writing or preparation (figures, charts, tables, etc.) of a manuscript should be disclosed in the Acknowledgements section of the paper. Detailed information on the guidelines can be found at the IEEE website below. General guidance is that authors should acknowledge any use of AI, along with the system used, specific sections of the manuscript that are affected, and an explanation of the level at which the AI system was used to generate content. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C424D47" w14:textId="77777777" w:rsidR="001D60D7" w:rsidRPr="00316463" w:rsidRDefault="001D60D7" w:rsidP="001D60D7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="569B7E59" w14:textId="5B3B8993" w:rsidR="001D60D7" w:rsidRDefault="0034650F" w:rsidP="001D60D7">
+    <w:p w14:paraId="569B7E59" w14:textId="5B3B8993" w:rsidR="001D60D7" w:rsidRDefault="00D16ECC" w:rsidP="001D60D7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:smallCaps/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00D16ECC">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>IEEE AI Policy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="264B0934" w14:textId="77777777" w:rsidR="001D60D7" w:rsidRPr="00D17279" w:rsidRDefault="001D60D7" w:rsidP="001D60D7">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc14366344"/>
     </w:p>
     <w:p w14:paraId="27ACE6CF" w14:textId="77777777" w:rsidR="001D60D7" w:rsidRDefault="001D60D7" w:rsidP="003A0B1D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc195176160"/>
       <w:r>
         <w:t>3. Paper Organization</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
@@ -1808,57 +1808,65 @@
         <w:pStyle w:val="IEEEsubhead"/>
       </w:pPr>
       <w:r w:rsidRPr="00D7566A">
         <w:t>Biography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01DDBDB1" w14:textId="07DD0812" w:rsidR="001D60D7" w:rsidRPr="00D7566A" w:rsidRDefault="001D60D7" w:rsidP="001D60D7">
       <w:pPr>
         <w:pStyle w:val="ieeenormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00D7566A">
         <w:t xml:space="preserve">Provide a short biography for each author, which can include title, fields of expertise, work experience, education, and relevant personal information. Also include a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D7566A">
         <w:t>1.25</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> inch</w:t>
       </w:r>
       <w:r w:rsidRPr="00D7566A">
         <w:t xml:space="preserve"> wide</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D7566A">
-        <w:t xml:space="preserve"> x 1.5</w:t>
+        <w:t xml:space="preserve"> x </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D7566A">
+        <w:t>1.5</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> inch</w:t>
       </w:r>
       <w:r w:rsidRPr="00D7566A">
-        <w:t xml:space="preserve"> high headshot (at 300 dpi) of each author. </w:t>
+        <w:t xml:space="preserve"> high</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D7566A">
+        <w:t xml:space="preserve"> headshot (at 300 dpi) of each author. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32C2CFD2" w14:textId="77777777" w:rsidR="001D60D7" w:rsidRPr="00D7566A" w:rsidRDefault="001D60D7" w:rsidP="001D60D7">
       <w:pPr>
         <w:pStyle w:val="IEEEsubhead"/>
       </w:pPr>
       <w:r w:rsidRPr="00D7566A">
         <w:t>Additions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C27F6C9" w14:textId="30228030" w:rsidR="001D60D7" w:rsidRPr="00D7566A" w:rsidRDefault="001D60D7" w:rsidP="00C47375">
       <w:pPr>
         <w:pStyle w:val="ieeenormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00D7566A">
         <w:t>Add appendices and acknowledgments, if appropriate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14335690" w14:textId="43A019EF" w:rsidR="001D60D7" w:rsidRDefault="003A0B1D" w:rsidP="003A0B1D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc14366345"/>
       <w:bookmarkStart w:id="6" w:name="_Toc195176161"/>
       <w:r>
@@ -2010,224 +2018,234 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA2454">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>not protected by U.S. copyright</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57B57DC2" w14:textId="77777777" w:rsidR="001D60D7" w:rsidRPr="00DA2454" w:rsidRDefault="001D60D7" w:rsidP="001D60D7">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68A66D97" w14:textId="13B4FC00" w:rsidR="001D60D7" w:rsidRPr="00C11D58" w:rsidRDefault="001D60D7" w:rsidP="001D60D7">
+    <w:p w14:paraId="68A66D97" w14:textId="6A7B6409" w:rsidR="001D60D7" w:rsidRPr="00C11D58" w:rsidRDefault="001D60D7" w:rsidP="001D60D7">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C11D58">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) For papers in which all authors are employees of a Crown Government (UK, Canada, Australia), the copyright notice is: </w:t>
       </w:r>
-      <w:r w:rsidR="003D547B" w:rsidRPr="00C11D58">
+      <w:r w:rsidR="007160D1" w:rsidRPr="007160D1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>979-8-3315-7360-7/26/$31.00 ©2026 Crown</w:t>
+        <w:t>979-8-3195-1048-8/27/$31.00 ©2027 Crown</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53C72C32" w14:textId="77777777" w:rsidR="001D60D7" w:rsidRPr="00C11D58" w:rsidRDefault="001D60D7" w:rsidP="001D60D7">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AF75B0D" w14:textId="77777777" w:rsidR="001D60D7" w:rsidRPr="00C11D58" w:rsidRDefault="001D60D7" w:rsidP="001D60D7">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C11D58">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(3) For papers in which all authors are employed by the</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E6CAFE2" w14:textId="77777777" w:rsidR="001D60D7" w:rsidRPr="00C11D58" w:rsidRDefault="001D60D7" w:rsidP="001D60D7">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C11D58">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>European Union, the copyright notice is:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="157B1AAF" w14:textId="41D03A06" w:rsidR="001D60D7" w:rsidRPr="00C11D58" w:rsidRDefault="003D547B" w:rsidP="003D547B">
+    <w:p w14:paraId="340F81B6" w14:textId="5DF734E8" w:rsidR="003D547B" w:rsidRDefault="007160D1" w:rsidP="007160D1">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D547B">
+      <w:r w:rsidRPr="007160D1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>979-8-3315-7360-7/26/$31.00</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C11D58">
+        <w:t>979-8-3195-1048-8/27/$31.00</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ©2026 European Union</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="340F81B6" w14:textId="77777777" w:rsidR="003D547B" w:rsidRPr="00C11D58" w:rsidRDefault="003D547B" w:rsidP="003D547B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007160D1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>©2027 European Union</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C087B74" w14:textId="77777777" w:rsidR="007160D1" w:rsidRPr="00C11D58" w:rsidRDefault="007160D1" w:rsidP="007160D1">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EBB5F34" w14:textId="77777777" w:rsidR="001D60D7" w:rsidRPr="00C11D58" w:rsidRDefault="001D60D7" w:rsidP="001D60D7">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C11D58">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(4) For all other papers the copyright notice is:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0127DCE7" w14:textId="24635AC4" w:rsidR="00142AA6" w:rsidRDefault="003D547B" w:rsidP="001D60D7">
+    <w:p w14:paraId="54560D3A" w14:textId="61A1184C" w:rsidR="003D547B" w:rsidRDefault="007160D1" w:rsidP="001D60D7">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C11D58">
+      <w:r w:rsidRPr="007160D1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>979-8-3315-7360-7/26/$31.00 ©2026 IEEE</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="54560D3A" w14:textId="77777777" w:rsidR="003D547B" w:rsidRPr="00CB6FDB" w:rsidRDefault="003D547B" w:rsidP="001D60D7">
+        <w:t>979-8-3195-1048-8/27/$31.00 ©2027 IEEE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC593FD" w14:textId="77777777" w:rsidR="007160D1" w:rsidRPr="00CB6FDB" w:rsidRDefault="007160D1" w:rsidP="001D60D7">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="645E9ADC" w14:textId="77777777" w:rsidR="001D60D7" w:rsidRPr="00057C2F" w:rsidRDefault="001D60D7" w:rsidP="001D60D7">
       <w:pPr>
         <w:pStyle w:val="IEEEsubhead"/>
       </w:pPr>
       <w:r w:rsidRPr="00057C2F">
         <w:t>Paper, Margins, and Spacing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C67DF43" w14:textId="4D13EA4F" w:rsidR="001D60D7" w:rsidRPr="00D7566A" w:rsidRDefault="001D60D7" w:rsidP="001D60D7">
       <w:pPr>
         <w:pStyle w:val="ieeenormal"/>
       </w:pPr>
@@ -3609,51 +3627,51 @@
                           <w:txbxContent>
                             <w:p w14:paraId="73B0E85A" w14:textId="77777777" w:rsidR="001D60D7" w:rsidRDefault="001D60D7" w:rsidP="001D60D7">
                               <w:r>
                                 <w:rPr>
                                   <w:color w:val="000000"/>
                                   <w:sz w:val="14"/>
                                   <w:szCs w:val="14"/>
                                 </w:rPr>
                                 <w:t>mod</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                           <a:spAutoFit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="7F4CA235" id="Group 3" o:spid="_x0000_s1026" style="width:142pt;height:43.45pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordorigin=",-180" coordsize="2840,869" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQqVOShwUAAGQuAAAOAAAAZHJzL2Uyb0RvYy54bWzsWttu2zgQfV9g/4HQe2ORulg24hRFmgQL&#10;ZHeLbXbfaV1sYWVRS8qx06/fISlRsmy3aRvLAZQ8BLpSwzlnhmfGvHy/XWXoMeYiZfnMwhe2heI8&#10;ZFGaL2bW3w+37wILiZLmEc1YHs+sp1hY769+/eVyU0xjwpYsi2KOYJBcTDfFzFqWZTEdjUS4jFdU&#10;XLAizuFmwviKlnDKF6OI0w2MvspGxLb90YbxqOAsjIWAqx/1TetKjZ8kcVj+mSQiLlE2s8C2Uv3n&#10;6v9c/h9dXdLpgtNimYaVGfQHrFjRNIePmqE+0pKiNU/3hlqlIWeCJeVFyFYjliRpGKs5wGyw3ZnN&#10;HWfrQs1lMd0sCuMmcG3HTz88bPjH4x0vPhefuLYeDu9Z+K9AObte0nwRfxAFOBGgla4abYrFtP2K&#10;PF/o99F88zuLAGK6LpnyxTbhKzkqzBJtlcufjMvjbYlCuIgD23FtQCaEe56HA+xpTMIlANe89g4e&#10;rG/cVO+SwK1eDPyJMo9O9TeVnZVdkgrALdG4T/yc+z4vaRErVIT0xSeO0mhmuRbK6Qqm/wGmrx5B&#10;rrRJfhyeqj0sjrq38TjnbLOMaQR2YhiVPYCzbqK0BUJrSDm+APie6f7GjzUCx71IpwUX5V3MVkge&#10;zCwOTFDI0sd7UUo+NI9IoHN2m2aZCqks37kAD8orgIu2VvtlzqInsJwzGBuQhDQCB0vGv1hoAyE5&#10;s8R/a8pjC2W/5eCMCXYl4KU6cb0xgRPevjNv36F5CEPNrNJC+vC61HG/Lni6WCpvahslYkmq5iPt&#10;01ZVxgJveiKQVxPoPs1jpKKg4s51rqMz3Obd6FREe3gqgHd1gCpu6Fdqbx/mBkqytPhHvtgKUkxs&#10;YLKMRVzFW80Tx9FBioOdUGsYUJEkA/OfTRK0mVlBMLHVC4JlaSQZJO0RfDG/zjh6pDJzq7/quzuP&#10;QYbMI8U4GTE31XFJ00wff414ksDSRf1h7O9g7Lfyw4kw3kHWGVfIVim2RtadaGR1hgWP1Ym7E/7f&#10;jSye2N5QoAXf6vyvwnd8emiPhO+EKJAdT5lApzXIPoS1XGOJ8+LxSzxvIPELYrYFsnLkaXN0O34d&#10;D9IHILgHLfaBfBJblbFfMH79STAUZCEFtpBVarI/ZPG4QrYWv3XQOqBr35B9brl0WJiDjqmg/Qvk&#10;K5Q0WYza+B5V5jsyvNYKRsp/XVu14paMZXkD0Ylh/VVKpUbXB9RVSnbVgnw8cF9ad5fb+VYVLUoz&#10;ypl8U4nnUL3XOtxocKO/4UBrbzh4ru4WhdTdt2fX3VjWWKpya/ihtW+VAE5NENfVinuPH3gC6815&#10;CUJqHTNkgoCi2iOIcYxJCFCydGv7l8ogAZRerzOBOG/8gLx+gB/GMT3wY+xDngB+jNVHG8lPoAZQ&#10;+cN1dXPgaGV3sgXGtMCGnD8gve/lD+OYHvhBvADWOJlAoAjcUSBBJS+J843S4WQEMX2uIRPEtP5a&#10;CsQ4pgeCgPLQK4wzVutak0KgM6cVyNkIYppkQyaI6Ru2CGIc0wdBfODB60wgptM2ZH6Y5mOLH8Yx&#10;ffDDm9Q1TFeDgPTQGgSrtecMRa5p0w2ZIaZz2WKIcUwPDCEOqYoYqLd3NMi4Igj2zyVSTTdoyAQx&#10;DdAWQYxjeiAIDmS1IteYLkEwAX0k2yDnY0jTDxowReTP7d06Bq5BMPfUKMO2X/+41flt2ofccmaG&#10;vLVS4bfFA61UuNYfQwjsCjksVGsZcr5KF5uW4ZBzyIFeKjGO6WOZIbVS7WyCwHalQ87IENM0HDJD&#10;DnRTQTr2mEMqndrtlb2CDGKahkPmx4FuKjGO6SGDENtUMh0VQuqNVGcUqqZt+DopojbmwlZmtXW0&#10;2nYt90q3z9WuvGZz+NX/AAAA//8DAFBLAwQUAAYACAAAACEARzln6dsAAAAEAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm92kaokxm1KKeipCW0G8TZNpEpqdDdltkv57Ry96efB4&#10;w3vfZMvJtmqg3jeODcSzCBRx4cqGKwMf+9e7BJQPyCW2jsnAhTws8+urDNPSjbylYRcqJSXsUzRQ&#10;h9ClWvuiJot+5jpiyY6utxjE9pUuexyl3LZ6HkULbbFhWaixo3VNxWl3tgbeRhxX9/HLsDkd15ev&#10;/eP75yYmY25vptUzqEBT+DuGH3xBh1yYDu7MpVetAXkk/Kpk8+RB7MFAsngCnWf6P3z+DQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABCpU5KHBQAAZC4AAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEc5Z+nbAAAABAEAAA8AAAAAAAAAAAAAAAAA4QcA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADpCAAAAAA=&#10;">
+              <v:group w14:anchorId="7F4CA235" id="Group 3" o:spid="_x0000_s1026" style="width:142pt;height:43.45pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordorigin=",-180" coordsize="2840,869" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDNNigjQUAAFwuAAAOAAAAZHJzL2Uyb0RvYy54bWzsWttu4zYQfS/QfyD0vrFIXSwbcRaLbBIU&#10;SNtFN913WpJtobKokkrs9Os7JCWKlu3d7DayA6h5CHSlhnPODM+Mefl+u87RU8pFxoqZgy9cB6VF&#10;zJKsWM6cPx9u30UOEhUtEpqzIp05z6lw3l/9/NPlppymhK1YnqQcwSCFmG7KmbOqqnI6Gol4la6p&#10;uGBlWsDNBeNrWsEpX44STjcw+jofEdcNRxvGk5KzOBUCrn7UN50rNf5ikcbV74uFSCuUzxywrVL/&#10;ufo/l/9HV5d0uuS0XGVxbQb9ASvWNCvgo2aoj7Si6JFne0Ots5gzwRbVRczWI7ZYZHGq5gCzwW5n&#10;NnecPZZqLsvpZlkaN4FrO3764WHj357uePm5/MS19XB4z+K/BCrY9YoWy/SDKMGJAK101WhTLqf2&#10;K/J8qd9H882vLAGI6WPFlC+2C76Wo8Is0Va5/Nm4PN1WKIaLOHI93wVkYrgXBDjCgcYkXgFw7Wvv&#10;4MHmxk39Lon8+sUonCjz6FR/U9lZ2yWpANwSrfvEf3Pf5xUtU4WKkL74xFGWzBzfQQVdw/Q/wPTV&#10;I8iXNsmPw1ONh8VR97Ye55xtVilNwE4Mo7IHcNZNklkgWEPK8QXA90L3t35sEDjuRTotuajuUrZG&#10;8mDmcGCCQpY+3YtK8qF9RAJdsNssz1VI5cXOBXhQXgFctLXaL3OWPIPlnMHYgCSkEThYMf6PgzYQ&#10;kjNH/P1Ieeqg/JcCnDHBvgS8Uid+MCZwwu07c/sOLWIYauZUDtKH15WO+8eSZ8uV8qa2USK2yNR8&#10;pH3aqtpY4M2JCBQ0BLrPihSpKKi5c13o6Iy3RTc6FdEenkvgXROgihv6lcbbh7mBFnlWfpEvWkGK&#10;iQtMlrGI63hreOJ5OkhxtBNqLQNqkuRg/otJgjYzJ4omrnpBsDxLJIOkPYIv59c5R09UZm71V393&#10;5zHIkEWiGCcj5qY+rmiW6+OvEU8SWLrodBiHOxiHVn7oCeMdZL1xjWydYhtk/YlGVmdY8FiTuDvh&#10;/93I4okbDAVa8K3O/yp8x/1DeyR8J0SB7AXKBDptQA4hrOUaS7xXj18SBAOJXxCzFsjKkf3maDt+&#10;vQDSByC4By0OgXwSW5WxXzF+w0k0FGQhBVrIKjV5OmTxuEa2Eb9N0Hqga/9H9qXl0mFhDjqmhvYP&#10;kK9Q0uQpsvE9qsx3ZHijFYyU/7q2suKWjGV5A9GJYf1VSqVBNwTUVUr21YJ8PHBfW3dX2/kWLJFT&#10;+KYEL6BsbwS4Ed9GeMOBFt1w8FLBLUopuG/PLrixLK5UydYSQ4veOvL7Zobva6m9Rww8gYXmbMxQ&#10;5ayqJoZOEJBSewQhlrLrmyAkgprrzWUOxQ/jhiEnEEBnjx/eCfkxDiFPAD/G6qOt1icg/lX+8H3d&#10;FTha0vWxsih+GDcMmR+Q3vf48aKm4GtJjyCCNU4mEKj+dqRHVOtK4n2jZuiNIMYPQyaI6flZCsTu&#10;/PW9wIDy0CuMN1YJvU0h0JLTCuRsBDF+GDJBTMPQIojdNuydICHw4G0mEOOGIfPDdB0tfti9x975&#10;EUyaGqarQUB6aA2CVao/bXWrNIhxxJAZYlqWFkPsxmXfDCEeqYsYqLd3NMi4JggOzyVSjR+GTBDT&#10;+bQIcsr+GI5ktSLXmC5BMAF9JNsg52OIccSAGSJ/Zu+WMXCtbiCahij8ZNvd2/BKZQx2w+ZHrc5v&#10;0iGklvMSpG0YDpkhBzqpxHQQT8AQArtBDuvURoWcr9DVWW3grVRyoJUK106YQ0gjVDubH7Bby5Az&#10;MsQ4Ysg55EAzFZTj6RjSyNRuq+wNZBDjhiHz40AzlZgm4inWGLdhSHdnHGk2UJ1Pp+oa++0uMmpD&#10;LmxhVltG6+3Wco+0fa5247Wbwq/+BQAA//8DAFBLAwQUAAYACAAAACEARzln6dsAAAAEAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm92kaokxm1KKeipCW0G8TZNpEpqdDdltkv57&#10;Ry96efB4w3vfZMvJtmqg3jeODcSzCBRx4cqGKwMf+9e7BJQPyCW2jsnAhTws8+urDNPSjbylYRcq&#10;JSXsUzRQh9ClWvuiJot+5jpiyY6utxjE9pUuexyl3LZ6HkULbbFhWaixo3VNxWl3tgbeRhxX9/HL&#10;sDkd15ev/eP75yYmY25vptUzqEBT+DuGH3xBh1yYDu7MpVetAXkk/Kpk8+RB7MFAsngCnWf6P3z+&#10;DQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMM02KCNBQAAXC4AAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEc5Z+nbAAAABAEAAA8AAAAAAAAAAAAA&#10;AAAA5wcAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADvCAAAAAA=&#10;">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:rect id="AutoShape 4" o:spid="_x0000_s1027" style="position:absolute;top:-180;width:2840;height:869;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCVZECGwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUIvopsWkRKzERGkoRTE2Hp+ZF+T0OzbmN0m6b93BaHHYWa+YZLtaBrRU+dqywqelxEI&#10;4sLqmksFn+fD4hWE88gaG8uk4I8cbNPpJMFY24FP1Oe+FAHCLkYFlfdtLKUrKjLolrYlDt637Qz6&#10;ILtS6g6HADeNfImitTRYc1iosKV9RcVP/msUDMWxv5w/3uRxfsksX7PrPv96V+ppNu42IDyN/j/8&#10;aGdawQruV8INkOkNAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlWRAhsMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
                   <o:lock v:ext="edit" aspectratio="t" text="t"/>
                 </v:rect>
                 <v:line id="Line 5" o:spid="_x0000_s1028" style="position:absolute;flip:y;visibility:visible;mso-wrap-style:square" from="1204,510" to="1237,528" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQActzunwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYXedNNCpERXaQXFm5gUaW/P7DMJ7r5Ns9sk/vtuodDjMDPfMKvNaI3oqfONYwVP8wQE&#10;cel0w5WC92I3ewHhA7JG45gU3MnDZj2drDDTbuAT9XmoRISwz1BBHUKbSenLmiz6uWuJo3d1ncUQ&#10;ZVdJ3eEQ4dbI5yRZSIsNx4UaW9rWVN7yb6ugMHs6H3eFbt8+8ePrUJ7NJd0r9fgwvi5BBBrDf/iv&#10;fdAKUvi9Em+AXP8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHLc7p8MAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" strokeweight=".7pt"/>
                 <v:line id="Line 6" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1237,515" to="1286,595" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBOctc4wwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gq96aYWRFI3Ugpq6c1YhN4e2Zc/TfZturvR+O1dQfA4zMxvmNV6NJ04kfONZQWvswQE&#10;cWF1w5WCn8NmugThA7LGzjIpuJCHdfY0WWGq7Zn3dMpDJSKEfYoK6hD6VEpf1GTQz2xPHL3SOoMh&#10;SldJ7fAc4aaT8yRZSIMNx4Uae/qsqWjzwSg4Djn//rUb1+Gw3e3K43/r376VenkeP95BBBrDI3xv&#10;f2kFC7hdiTdAZlcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATnLXOMMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" strokeweight="1.5pt"/>
                 <v:line id="Line 7" o:spid="_x0000_s1030" style="position:absolute;flip:y;visibility:visible;mso-wrap-style:square" from="1292,357" to="1356,595" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBqe/SuwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6sZSWomuIQqF5hgrirdH9pmNZt+G7DZJ/323UOhxmJlvmE022VYM1PvGsYLlIgFB&#10;XDndcK3g+Pn+tALhA7LG1jEp+CYP2Xb2sMFUu5FLGg6hFhHCPkUFJoQuldJXhiz6heuIo3d1vcUQ&#10;ZV9L3eMY4baVz0nyKi02HBcMdrQ3VN0PX1bBS14s7fliV3pncCxceypv5Umpx/mUr0EEmsJ/+K/9&#10;oRW8we+VeAPk9gcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBqe/SuwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokeweight=".65pt"/>
                 <v:line id="Line 8" o:spid="_x0000_s1031" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1356,357" to="1523,357" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCdu3KRuwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LCsIw&#10;EN0L3iGM4M6muhCtpkVEoRsXfg4wNGNbbCa1iVo9vVkILh/vv85604gnda62rGAaxSCIC6trLhVc&#10;zvvJAoTzyBoby6TgTQ6ydDhYY6Lti4/0PPlShBB2CSqovG8TKV1RkUEX2ZY4cFfbGfQBdqXUHb5C&#10;uGnkLI7n0mDNoaHClrYVFbfTwyg44mfh9LK8OLzj4ZOfb8s63yk1HvWbFQhPvf+Lf+5cKwhbw5Vw&#10;A2T6BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAAAAAA&#10;AAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ27cpG7AAAA2gAAAA8AAAAAAAAAAAAA&#10;AAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADvAgAAAAA=&#10;" strokeweight=".55pt"/>
                 <v:line id="Line 9" o:spid="_x0000_s1032" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1176,315" to="1545,315" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDy99cKvgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NCsIw&#10;EITvgu8QVvBmUz2IrUYRUejFgz8PsDRrW2w2tYlafXojCB6HmfmGWaw6U4sHta6yrGAcxSCIc6sr&#10;LhScT7vRDITzyBpry6TgRQ5Wy35vgam2Tz7Q4+gLESDsUlRQet+kUrq8JIMusg1x8C62NeiDbAup&#10;W3wGuKnlJI6n0mDFYaHEhjYl5dfj3Sg44HvmdFKcHd5w/85O16TKtkoNB916DsJT5//hXzvTChL4&#10;Xgk3QC4/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPL31wq+AAAA2gAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" strokeweight=".55pt"/>
                 <v:rect id="Rectangle 9" o:spid="_x0000_s1033" style="position:absolute;left:2700;top:137;width:66;height:245;visibility:visible;mso-wrap-style:none;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBUNhaCwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;EMXvhX6HMIXearYeRFajiCBo8eLqBxg2s38wmSxJ6q7fvnMoeJvhvXnvN+vt5J16UEx9YAPfswIU&#10;cR1sz62B2/XwtQSVMrJFF5gMPCnBdvP+tsbShpEv9KhyqySEU4kGupyHUutUd+QxzcJALFoToscs&#10;a2y1jThKuHd6XhQL7bFnaehwoH1H9b369Qb0tTqMy8rFIvzMm7M7HS8NBWM+P6bdClSmKb/M/9dH&#10;K/hCL7/IAHrzBwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFQ2FoLBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" stroked="f">
                   <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="147AA0C5" w14:textId="77777777" w:rsidR="001D60D7" w:rsidRDefault="001D60D7" w:rsidP="001D60D7">
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
                             <w:color w:val="000000"/>
                           </w:rPr>
                           <w:t></w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:rect id="Rectangle 10" o:spid="_x0000_s1034" style="position:absolute;left:444;top:137;width:198;height:245;visibility:visible;mso-wrap-style:none;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA7erMZvgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NisIw&#10;EL4LvkMYYW+a1sMi1SgiFNxlL1YfYGimP5hMSpK13bffCIK3+fh+Z3eYrBEP8qF3rCBfZSCIa6d7&#10;bhXcruVyAyJEZI3GMSn4owCH/Xy2w0K7kS/0qGIrUgiHAhV0MQ6FlKHuyGJYuYE4cY3zFmOCvpXa&#10;45jCrZHrLPuUFntODR0OdOqovle/VoG8VuW4qYzP3Pe6+TFf50tDTqmPxXTcgog0xbf45T7rND+H&#10;5y/pALn/BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADt6sxm+AAAA2wAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" filled="f" stroked="f">
@@ -4127,51 +4145,51 @@
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="91440" rIns="91440" bIns="91440" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="4537DEC5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 30" o:spid="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:2.55pt;margin-top:.45pt;width:495pt;height:189pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCS5sIx+wEAAPkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNGkp1RI1XS27LEJa&#10;YKUtH+A4dmOReMzYbVK+nrGTdrtwQ1wsz4z9/N6b8fp66Fp2UOgN2JLPZzlnykqojd2V/Pv2/s0V&#10;Zz4IW4sWrCr5UXl+vXn9at27Qi2ggbZWyAjE+qJ3JW9CcEWWedmoTvgZOGWpqAE7ESjEXVaj6Am9&#10;a7NFnq+yHrB2CFJ5T9m7scg3CV9rJcM3rb0KrC05cQtpxbRWcc02a1HsULjGyImG+AcWnTCWHj1D&#10;3Ykg2B7NX1CdkQgedJhJ6DLQ2kiVNJCaef6HmqdGOJW0kDnenW3y/w9Wfj08uUdkYfgAAzUwifDu&#10;AeQPzyzcNsLu1I13ZGSsUupjbcIjGBuIRUpMZxChb5SoX6aThO3RUevT4a0aQkSIIXmf9c4XE4fY&#10;M1/4yKbqv0BNV8Q+QGI0aOyivWQYI5rUyeO5e4TIJCVXi6vVu5xKkmqLZZ6/pSC+IYrTdYc+fFLQ&#10;sbgpOZKqBC8ODz6MR09H4msW7k3bphFp7YsEYY4ZlWZsun3iPyoJQzXQ3ZisoD6SLIRx/ui/0KYB&#10;/MVZT7NXcv9zL1Bx1n625N/7+XIZh/UywMugugyElQRV8sDZuL0N44DvHZpdk6weyd+Qndokoc+s&#10;pibQfCWrpr8QB/gyTqeef+zmNwAAAP//AwBQSwMEFAAGAAgAAAAhAIPlfnPYAAAABgEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMjstOwzAQRfdI/IM1SOyoU1DJg0wqVMQHUCqxdeJpEmGPo9h50K/HXcHy&#10;6l6de8r9ao2YafS9Y4TtJgFB3Djdc4tw+nx/yED4oFgr45gQfsjDvrq9KVWh3cIfNB9DKyKEfaEQ&#10;uhCGQkrfdGSV37iBOHZnN1oVYhxbqUe1RLg18jFJnqVVPceHTg106Kj5Pk4WoblMb9mhr+flkn6l&#10;9dqZ3ZkN4v3d+voCItAa/sZw1Y/qUEWn2k2svTAIu20cIuQgYpnn11gjPKVZDrIq5X/96hcAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCS5sIx+wEAAPkDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCD5X5z2AAAAAYBAAAPAAAAAAAAAAAAAAAAAFUE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" filled="f" stroked="f">
+              <v:shape id="Text Box 30" o:spid="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:2.55pt;margin-top:.45pt;width:495pt;height:189pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbH/dtAgIAAAEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJ0qAz4hRduw4D&#10;uq5Asw+QZdkWZosapcTOvn6U7KTp9lb0RRAvOjyHpNZXQ9eyvUKnweR8Pks5U0ZCqU2d85/buw+X&#10;nDkvTClaMCrnB+X41eb9u3VvM7WABtpSISMQ47Le5rzx3mZJ4mSjOuFmYJWhYAXYCU8m1kmJoif0&#10;rk0WabpKesDSIkjlHHlvxyDfRPyqUtL/qCqnPGtzTtx8PDGeRTiTzVpkNQrbaDnREK9g0QltqOgJ&#10;6lZ4wXao/4PqtERwUPmZhC6BqtJSRQ2kZp7+o+apEVZFLdQcZ09tcm8HKx/2T/YRmR8+w0ADjCKc&#10;vQf5yzEDN40wtbp2lhoZouT6Umr/CNp4YhEdUw4i9I0S5Ut3lLA9WBp9TN6qwQeEYFLvk966bOIQ&#10;ZuYyF9gU/Xco6YnYeYiMhgq70F5qGCOaNMnDaXqEyCQ5V4vL1UVKIUmxxTJNP5IRaojs+Nyi818V&#10;dCxcco6kKsKL/b3zY+oxJVQzcKfbNq5Ia144CHP0qLhj0+sj/1GJH4qB6ZKUXgQaIVhAeSB5CFSc&#10;iNK/oUsD+IeznnYw5+73TqDirP1mqI+f5stlWNpzA8+N4twQRhJUzj1n4/XGj4u+s6jrhiqN0zVw&#10;TW2tdBT8zGoaBu1ZbNn0J8Iin9sx6/nnbv4CAAD//wMAUEsDBBQABgAIAAAAIQCD5X5z2AAAAAYB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI7LTsMwEEX3SPyDNUjsqFNQyYNMKlTEB1AqsXXiaRJhj6PY&#10;edCvx13B8upenXvK/WqNmGn0vWOE7SYBQdw43XOLcPp8f8hA+KBYK+OYEH7Iw766vSlVod3CHzQf&#10;QysihH2hELoQhkJK33Rkld+4gTh2ZzdaFWIcW6lHtUS4NfIxSZ6lVT3Hh04NdOio+T5OFqG5TG/Z&#10;oa/n5ZJ+pfXamd2ZDeL93fr6AiLQGv7GcNWP6lBFp9pNrL0wCLttHCLkIGKZ59dYIzylWQ6yKuV/&#10;/eoXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2x/3bQICAAABBAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAg+V+c9gAAAAGAQAADwAAAAAAAAAA&#10;AAAAAABcBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGEFAAAAAA==&#10;" filled="f" stroked="f">
                 <o:lock v:ext="edit" aspectratio="t" verticies="t" text="t" shapetype="t"/>
                 <v:textbox inset=",7.2pt,,7.2pt">
                   <w:txbxContent>
                     <w:p w14:paraId="02FDE70D" w14:textId="77777777" w:rsidR="001D60D7" w:rsidRDefault="001D60D7" w:rsidP="0034650F">
                       <w:pPr>
                         <w:keepNext/>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2AC3F214" wp14:editId="3A2ABBFD">
                             <wp:extent cx="3387090" cy="1923415"/>
                             <wp:effectExtent l="0" t="0" r="0" b="0"/>
                             <wp:docPr id="1121599549" name="Chart 1121599549"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId12"/>
                               </a:graphicData>
                             </a:graphic>
@@ -4405,251 +4423,250 @@
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2843"/>
         <w:gridCol w:w="1805"/>
       </w:tblGrid>
       <w:tr w:rsidR="001D60D7" w14:paraId="0AD4FE82" w14:textId="77777777" w:rsidTr="00976C2F">
         <w:trPr>
           <w:trHeight w:val="321"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3541402B" w14:textId="77777777" w:rsidR="001D60D7" w:rsidRPr="000A46BB" w:rsidRDefault="001D60D7" w:rsidP="00976C2F">
             <w:pPr>
               <w:pStyle w:val="ieeenormal"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A46BB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Event</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1805" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23478C10" w14:textId="77777777" w:rsidR="001D60D7" w:rsidRPr="000A46BB" w:rsidRDefault="001D60D7" w:rsidP="00976C2F">
             <w:pPr>
               <w:pStyle w:val="ieeenormal"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Due Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D60D7" w:rsidRPr="005256F4" w14:paraId="18A8CF22" w14:textId="77777777" w:rsidTr="00976C2F">
         <w:trPr>
           <w:trHeight w:val="1302"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="283479A6" w14:textId="77777777" w:rsidR="001D60D7" w:rsidRPr="005256F4" w:rsidRDefault="001D60D7" w:rsidP="00976C2F">
             <w:pPr>
               <w:pStyle w:val="ieeenormal"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="005256F4">
               <w:t>Abstract Due</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="002BA688" w14:textId="77777777" w:rsidR="001D60D7" w:rsidRPr="005256F4" w:rsidRDefault="001D60D7" w:rsidP="00976C2F">
+          <w:p w14:paraId="002BA688" w14:textId="2B3E109D" w:rsidR="001D60D7" w:rsidRPr="005256F4" w:rsidRDefault="001D60D7" w:rsidP="00976C2F">
             <w:pPr>
               <w:pStyle w:val="ieeenormal"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="005256F4">
-              <w:rPr>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> Paper Deadline</w:t>
+              <w:t>Paper Deadline</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25A05EFD" w14:textId="77777777" w:rsidR="001D60D7" w:rsidRPr="005256F4" w:rsidRDefault="001D60D7" w:rsidP="00976C2F">
+          <w:p w14:paraId="25A05EFD" w14:textId="40EC2790" w:rsidR="001D60D7" w:rsidRPr="005256F4" w:rsidRDefault="000E3B73" w:rsidP="00976C2F">
             <w:pPr>
               <w:pStyle w:val="ieeenormal"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005256F4">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revised </w:t>
+            </w:r>
+            <w:r w:rsidR="001D60D7" w:rsidRPr="005256F4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Final </w:t>
             </w:r>
-            <w:r w:rsidRPr="005256F4">
+            <w:r w:rsidR="001D60D7" w:rsidRPr="005256F4">
               <w:t>Paper Deadline</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1468D081" w14:textId="77777777" w:rsidR="001D60D7" w:rsidRPr="005256F4" w:rsidRDefault="001D60D7" w:rsidP="00976C2F">
             <w:pPr>
               <w:pStyle w:val="ieeenormal"/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005256F4">
               <w:t xml:space="preserve">     IEEE Copyright Form Due</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1805" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14139665" w14:textId="38DF6F2C" w:rsidR="001D60D7" w:rsidRPr="005256F4" w:rsidRDefault="001D60D7" w:rsidP="00976C2F">
+          <w:p w14:paraId="14139665" w14:textId="2277A12D" w:rsidR="001D60D7" w:rsidRPr="005256F4" w:rsidRDefault="001D60D7" w:rsidP="00976C2F">
             <w:pPr>
               <w:pStyle w:val="ieeenormal"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="005256F4">
               <w:t>July 1, 202</w:t>
             </w:r>
-            <w:r w:rsidR="000C5B5E" w:rsidRPr="005256F4">
-              <w:t>5</w:t>
+            <w:r w:rsidR="007160D1">
+              <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E7D56A4" w14:textId="79B0E4A4" w:rsidR="001D60D7" w:rsidRPr="005256F4" w:rsidRDefault="001D60D7" w:rsidP="00976C2F">
+          <w:p w14:paraId="4E7D56A4" w14:textId="3656EDCE" w:rsidR="001D60D7" w:rsidRPr="005256F4" w:rsidRDefault="001D60D7" w:rsidP="00976C2F">
             <w:pPr>
               <w:pStyle w:val="ieeenormal"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="005256F4">
               <w:t xml:space="preserve">October </w:t>
             </w:r>
-            <w:r w:rsidR="000C5B5E" w:rsidRPr="005256F4">
-              <w:t>3</w:t>
+            <w:r w:rsidR="007160D1">
+              <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="005256F4">
               <w:t>, 202</w:t>
             </w:r>
-            <w:r w:rsidR="000C5B5E" w:rsidRPr="005256F4">
-              <w:t>5</w:t>
+            <w:r w:rsidR="007160D1">
+              <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3971A307" w14:textId="24B56245" w:rsidR="001D60D7" w:rsidRPr="005256F4" w:rsidRDefault="001D60D7" w:rsidP="00976C2F">
+          <w:p w14:paraId="3971A307" w14:textId="2FA2E06B" w:rsidR="001D60D7" w:rsidRPr="005256F4" w:rsidRDefault="001D60D7" w:rsidP="00976C2F">
             <w:pPr>
               <w:pStyle w:val="ieeenormal"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="005256F4">
               <w:t xml:space="preserve">January </w:t>
             </w:r>
-            <w:r w:rsidR="000C5B5E" w:rsidRPr="005256F4">
-              <w:t>9</w:t>
+            <w:r w:rsidR="007160D1">
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="005256F4">
               <w:t>, 202</w:t>
             </w:r>
-            <w:r w:rsidR="000C5B5E" w:rsidRPr="005256F4">
-              <w:t>6</w:t>
+            <w:r w:rsidR="007160D1">
+              <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57880807" w14:textId="636CD12D" w:rsidR="001D60D7" w:rsidRPr="005256F4" w:rsidRDefault="001D60D7" w:rsidP="00976C2F">
+          <w:p w14:paraId="57880807" w14:textId="542F36B0" w:rsidR="001D60D7" w:rsidRPr="005256F4" w:rsidRDefault="001D60D7" w:rsidP="00976C2F">
             <w:pPr>
               <w:pStyle w:val="ieeenormal"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005256F4">
               <w:t xml:space="preserve">January </w:t>
             </w:r>
-            <w:r w:rsidR="000C5B5E" w:rsidRPr="005256F4">
-              <w:t>9</w:t>
+            <w:r w:rsidR="007160D1">
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="005256F4">
               <w:t>, 20</w:t>
             </w:r>
             <w:r w:rsidR="000C5B5E" w:rsidRPr="005256F4">
-              <w:t>26</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="007160D1">
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2E9E903F" w14:textId="5259A133" w:rsidR="003A0B1D" w:rsidRDefault="001D60D7" w:rsidP="001D60D7">
       <w:pPr>
         <w:pStyle w:val="ieeenormal"/>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7643">
         <w:t>You may upload multiple paper versions until Jan</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4860,59 +4877,51 @@
       <w:r w:rsidRPr="00D7566A">
         <w:t>work for a U.S.-based organization</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D7566A">
         <w:t xml:space="preserve"> regardless of wh</w:t>
       </w:r>
       <w:r>
         <w:t>ere they are physically located,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D7566A">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">who </w:t>
       </w:r>
       <w:r w:rsidRPr="00D7566A">
         <w:t>work at a U.S. location of a non-U.S.-based organization</w:t>
       </w:r>
       <w:r w:rsidR="007D38A1">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D7566A">
-        <w:t xml:space="preserve"> must ensure that ITAR compliance has been obtained for </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> papers submitted to IEEE for publication.</w:t>
+        <w:t xml:space="preserve"> must ensure that ITAR compliance has been obtained for any and all papers submitted to IEEE for publication.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (See website for details.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="015F4C77" w14:textId="77777777" w:rsidR="001D60D7" w:rsidRPr="00D7566A" w:rsidRDefault="001D60D7" w:rsidP="001D60D7">
       <w:pPr>
         <w:pStyle w:val="IEEEsubhead"/>
       </w:pPr>
       <w:r w:rsidRPr="00D7566A">
         <w:t>Organizational Approval</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40051379" w14:textId="77777777" w:rsidR="001D60D7" w:rsidRPr="00D7566A" w:rsidRDefault="001D60D7" w:rsidP="001D60D7">
       <w:pPr>
         <w:pStyle w:val="ieeenormal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Conference website is a public venue. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D7566A">
         <w:t xml:space="preserve">Authors </w:t>
       </w:r>
       <w:r>
         <w:t>must</w:t>
@@ -5248,77 +5257,77 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D7566A">
         <w:t>following the conference.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B216A8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="310958E7" w14:textId="7BEE376F" w:rsidR="001D60D7" w:rsidRDefault="003A0B1D" w:rsidP="003A0B1D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc195176165"/>
       <w:r>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="001D60D7">
         <w:t>. Summary</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidR="001D60D7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EA45ADA" w14:textId="77F7E4C3" w:rsidR="001D60D7" w:rsidRDefault="001D60D7" w:rsidP="001D60D7">
+    <w:p w14:paraId="4EA45ADA" w14:textId="778E5ACB" w:rsidR="001D60D7" w:rsidRDefault="001D60D7" w:rsidP="001D60D7">
       <w:pPr>
         <w:pStyle w:val="ieeenormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00D7566A">
         <w:t>Th</w:t>
       </w:r>
       <w:r>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="00D7566A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003365D9">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Author’s Instructions</w:t>
       </w:r>
       <w:r w:rsidRPr="00D7566A">
         <w:t xml:space="preserve"> document serves as a template for papers prepared for the </w:t>
       </w:r>
       <w:r>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00142AA6">
-        <w:t>6</w:t>
+      <w:r w:rsidR="000E3B73">
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00D7566A">
         <w:t xml:space="preserve"> IEEE Aerospace Conference. All paper submissions are accomplished online, through the IEEE Aerospace Conference website at </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00D7566A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>www.aeroconf.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D7566A">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="123E3B3C" w14:textId="77777777" w:rsidR="001D60D7" w:rsidRDefault="001D60D7" w:rsidP="003A0B1D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc195176166"/>
       <w:r>
         <w:t>Appendices</w:t>
       </w:r>
@@ -6183,71 +6192,73 @@
           <w:spacing w:val="1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="001224BD">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="001224BD">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="001224BD">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5 </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001224BD">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="001224BD">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="001224BD">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ch</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5EA74D2C" w14:textId="77777777" w:rsidR="001D60D7" w:rsidRDefault="001D60D7" w:rsidP="001D60D7">
       <w:pPr>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53488A24" w14:textId="77777777" w:rsidR="001D60D7" w:rsidRPr="001224BD" w:rsidRDefault="001D60D7" w:rsidP="001D60D7">
       <w:pPr>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001224BD">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>F</w:t>
@@ -12747,51 +12758,65 @@
       <w:r w:rsidRPr="001224BD">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="001224BD">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="001224BD">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="001224BD">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ers:  In s</w:t>
+        <w:t>ers</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001224BD">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:  In</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001224BD">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s</w:t>
       </w:r>
       <w:r w:rsidRPr="001224BD">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>q</w:t>
       </w:r>
       <w:r w:rsidRPr="001224BD">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="001224BD">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="001224BD">
         <w:rPr>
           <w:szCs w:val="20"/>
@@ -13902,70 +13927,70 @@
     </w:p>
     <w:p w14:paraId="16A4A418" w14:textId="77777777" w:rsidR="001D60D7" w:rsidRDefault="001D60D7" w:rsidP="001D60D7">
       <w:pPr>
         <w:widowControl/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="446E6633" w14:textId="77777777" w:rsidR="001D60D7" w:rsidRDefault="001D60D7"/>
     <w:sectPr w:rsidR="001D60D7" w:rsidSect="001D60D7">
       <w:footnotePr>
         <w:numStart w:val="2"/>
       </w:footnotePr>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachSect"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="864" w:right="1080" w:bottom="1080" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="2" w:space="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="053BEAEB" w14:textId="77777777" w:rsidR="001D60D7" w:rsidRDefault="001D60D7" w:rsidP="001D60D7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2A15BB5C" w14:textId="77777777" w:rsidR="001D60D7" w:rsidRDefault="001D60D7" w:rsidP="001D60D7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -13995,191 +14020,191 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="304652B5" w14:textId="77777777" w:rsidR="001D60D7" w:rsidRDefault="001D60D7" w:rsidP="008D182F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="14DFAE2B" w14:textId="77777777" w:rsidR="001D60D7" w:rsidRDefault="001D60D7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="20AA0A7D" w14:textId="77777777" w:rsidR="001D60D7" w:rsidRDefault="001D60D7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="36613394" w14:textId="77777777" w:rsidR="001D60D7" w:rsidRDefault="001D60D7" w:rsidP="008D06F4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2B38E97C" w14:textId="507678A8" w:rsidR="001D60D7" w:rsidRPr="003D547B" w:rsidRDefault="003D547B" w:rsidP="003D547B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2B38E97C" w14:textId="7CB0700B" w:rsidR="001D60D7" w:rsidRPr="007160D1" w:rsidRDefault="007160D1" w:rsidP="007160D1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r w:rsidRPr="003D547B">
+    <w:r w:rsidRPr="007160D1">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>979-8-3315-7360-7/26/$31.00 ©2026 IEEE</w:t>
+      <w:t>979-8-3195-1048-8/27/$31.00 ©2027 IEEE</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="680A14A8" w14:textId="77777777" w:rsidR="001D60D7" w:rsidRDefault="001D60D7" w:rsidP="001D60D7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="377FC0C2" w14:textId="77777777" w:rsidR="001D60D7" w:rsidRDefault="001D60D7" w:rsidP="001D60D7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="5276BD3B" w14:textId="77777777" w:rsidR="001D60D7" w:rsidRDefault="001D60D7" w:rsidP="001D60D7">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> This is an example of a footnote.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="16A056F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber4"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="58E4795C"/>
@@ -14380,140 +14405,145 @@
   <w:num w:numId="4" w16cid:durableId="967005592">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1428892957">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="752510151">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="748773755">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="319773557">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="398334470">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1715226069">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachSect"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001D60D7"/>
     <w:rsid w:val="00042334"/>
     <w:rsid w:val="000820CC"/>
     <w:rsid w:val="000C5B5E"/>
+    <w:rsid w:val="000E3B73"/>
     <w:rsid w:val="00142AA6"/>
     <w:rsid w:val="001D60D7"/>
     <w:rsid w:val="002871DF"/>
     <w:rsid w:val="002E4E03"/>
     <w:rsid w:val="002F70D2"/>
     <w:rsid w:val="0034650F"/>
     <w:rsid w:val="003A0B1D"/>
     <w:rsid w:val="003B5488"/>
     <w:rsid w:val="003D547B"/>
     <w:rsid w:val="004D1BC4"/>
     <w:rsid w:val="005256F4"/>
+    <w:rsid w:val="00642CA8"/>
+    <w:rsid w:val="007160D1"/>
     <w:rsid w:val="00752F6D"/>
     <w:rsid w:val="00782C6C"/>
     <w:rsid w:val="007D38A1"/>
     <w:rsid w:val="00871667"/>
     <w:rsid w:val="009D35BA"/>
     <w:rsid w:val="00AD2014"/>
     <w:rsid w:val="00AE024E"/>
     <w:rsid w:val="00C11D58"/>
+    <w:rsid w:val="00C160C8"/>
     <w:rsid w:val="00C411F9"/>
     <w:rsid w:val="00C47375"/>
     <w:rsid w:val="00CC1B3B"/>
     <w:rsid w:val="00CE0EC2"/>
     <w:rsid w:val="00D16ECC"/>
+    <w:rsid w:val="00D8463A"/>
     <w:rsid w:val="00DD1DAE"/>
     <w:rsid w:val="00EB2A7E"/>
     <w:rsid w:val="00F97F21"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2014C6FC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{278F40BC-B993-4FEF-B0A9-CF06A9510E1B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -17101,51 +17131,51 @@
     <w:rsid w:val="00D16ECC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:smallCaps/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="001D60D7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="227418736">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="683481641">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -17914,69 +17944,69 @@
 </a:themeOverride>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F81AE671-7B81-4127-AE95-86BD25C47618}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>2425</Words>
-  <Characters>13823</Characters>
+  <Characters>13825</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>115</Lines>
   <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16216</CharactersWithSpaces>
+  <CharactersWithSpaces>16218</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Erica Deionno</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>